--- v1 (2026-03-22)
+++ v2 (2026-04-11)
@@ -1,618 +1,583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A3CDBD7" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7FA54FA4" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>STATE OF [STATE NAME]</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Message</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCA97F4" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="03ED5206" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Office of the Governor</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Full Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[State Capitol Address or Other Address]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[City, State ZIP Code]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1634451C" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00DE6415"/>
-    <w:p w14:paraId="6E4BF200" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42706501" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>PROCLAMATION</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Date]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728FD7FE" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6CDFB35F" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>FOOD ALLERGY AWARENESS WEEK</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dear </w:t>
+      </w:r>
+      <w:ins w:id="0" w:author="Sandra Beasley" w:date="2026-03-31T11:22:00Z" w16du:dateUtc="2026-03-31T15:22:00Z">
+        <w:r w:rsidRPr="009B7053">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>[</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Governor/Mayor/Councilmember]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Last Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135E1DFE" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00DE6415"/>
-    <w:p w14:paraId="1CB15059" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CF145D0" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>WHEREAS, more than 33 million Americans live with food allergies, including nearly 6 million children under the age of 18; and</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>On behalf of the one in ten adults in our state who live with food allergy, I am writing to request that a proclamation be issued this year for FOOD ALLERGY AWARENESS WEEK, May 10-16, 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59642D37" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2F10119C" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>WHEREAS, research shows that the prevalence of food allergies continues to increase among both children and adults; and</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Food allergies are a life-changing, serious and increasingly prevalent disease that affects more than 33 million people in the United States. One in every 13 children has food allergy, which is approximately two children in every U.S. classroom. In the U.S., emergency medical treatment for severe allergic reactions to food increased 377 percent in just one decade. Every ten seconds, food allergy sends a patient to the emergency department. And food allergies are costly—a 2013 study found that childhood food allergy costs U.S. families $24.8 billion for childhood food allergy ($4,184 per year, per child). A 2025 study estimated the societal costs to be $370.8 billion, with an annual cost of $22,000 per affected individual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73276A5F" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1680475F" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>WHEREAS, nine foods cause the majority of all food allergy reactions in the United States — shellfish, fish, milk, eggs, tree nuts, peanuts, soy, wheat, and sesame — and food allergy reactions can range from mild symptoms to severe, potentially life-threatening reactions such as anaphylaxis; and</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>There is no cure for food allergy. Allergic reactions to food can range from mild symptoms to anaphylaxis, a severe allergic reaction that can occur rapidly and may be fatal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A28C515" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="523EB5BE" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>WHEREAS, anaphylaxis is a serious allergic reaction that occurs rapidly and may cause death if not treated promptly; and</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>With your support in declaring FOOD ALLERGY AWARENESS WEEK, we can continue to increase public awareness about food allergy. It is our goal to help educate schools, hospitality spaces, and the residents of our state on the serious and potentially life-threatening nature of food allergy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191D992A" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4ACF16A2" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>WHEREAS, every 10 seconds, food allergies send a patient to the emergency room, often as a result of unknowingly consuming a food containing an allergen; and</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please find below a draft of a proposed proclamation for FOOD ALLERGY AWARENESS WEEK for the week of May 10-16, 2026, to help build recognition and support for individuals and families managing food allergy. You may send the proclamation to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F898E44" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="05A4322D" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>WHEREAS, emergency medical treatment for severe food allergy reactions has increased by 377 percent over the past decade; and</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FARE (Food Allergy Research &amp; Education)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Attention: FAAW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>7901 Jones Branch Drive, Suite 240</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>McLean, VA  22102</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B238E68" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="07259C5A" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>WHEREAS, childhood food allergies cost U.S. families an estimated $34 billion each year; and</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>On behalf of all those affected by this life-altering disease, thank you for your consideration and support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1B2578" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="48EBDE6B" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>WHEREAS, Food Allergy Research &amp; Education (FARE) is a national nonprofit organization dedicated to improving the quality of life and health of individuals with food allergies and providing them with hope through the promise of new treatments and research advancements;</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12791F79" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00DE6415"/>
-    <w:p w14:paraId="4BB9253F" w14:textId="643918F7" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1BC091C7" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...36 lines deleted...]
-        <w:t>and awareness of food allergies and anaphylaxis, support those affected, and promote safer and more inclusive communities.</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Your Name]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D6B5E2" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00DE6415"/>
-    <w:p w14:paraId="000C6A55" w14:textId="0D2B89AF" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="45A55024" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Your address]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77580070" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="72004E8A" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>[STATE SEAL HERE]</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[City, State, Zip]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0615C66C" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00DE6415"/>
-    <w:p w14:paraId="0C69D68F" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="10D1FFB1" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>[Governor’s Signature]</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[email]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5358DDB3" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
+    <w:p w14:paraId="634AF101" w14:textId="77777777" w:rsidR="003A722E" w:rsidRPr="009B7053" w:rsidRDefault="003A722E" w:rsidP="003A722E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>[Governor’s Full Name]</w:t>
+      <w:r w:rsidRPr="009B7053">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[mobile phone]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133E0D3F" w14:textId="77777777" w:rsidR="00DE6415" w:rsidRDefault="00000000">
-[...24 lines deleted...]
-    <w:sectPr w:rsidR="00DE6415" w:rsidSect="00034616">
+    <w:p w14:paraId="0869DE4B" w14:textId="77777777" w:rsidR="00EA5184" w:rsidRDefault="00EA5184"/>
+    <w:sectPr w:rsidR="00EA5184">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...199 lines deleted...]
-</w:numbering>
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Sandra Beasley">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::sbeasley@foodallergy.org::5875656f-eb8b-4dcc-8883-567eb108cd00"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="114"/>
+  <w:zoom w:percent="136"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:rsidRoot w:val="003A722E"/>
+    <w:rsid w:val="000C4978"/>
+    <w:rsid w:val="003A722E"/>
+    <w:rsid w:val="007233E5"/>
+    <w:rsid w:val="00954A59"/>
+    <w:rsid w:val="009B08FB"/>
+    <w:rsid w:val="009B7053"/>
+    <w:rsid w:val="00CD2E1A"/>
+    <w:rsid w:val="00CF0817"/>
+    <w:rsid w:val="00EA5184"/>
+    <w:rsid w:val="00FE79BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
-[...5 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="04FF9AA1"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{D6EBAD67-223B-4BD8-877E-0A4E755B8064}"/>
+  <w14:docId w14:val="6A21F606"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F6737F8D-3588-6F43-9D70-96BA728BE770}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -727,51 +692,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -840,50 +805,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -944,11417 +918,948 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...51 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A722E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
-[...4 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00FC693F"/>
-[...4 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-[...255 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-    <w:rPr>
+    <w:rsid w:val="003A722E"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00FC693F"/>
-[...56 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-    <w:name w:val="Heading 8 Char"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A722E"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading8"/>
-[...18 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...43 lines deleted...]
-      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:before="200" w:after="280"/>
-      <w:ind w:left="936" w:right="936"/>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00FC693F"/>
-[...2 lines deleted...]
-      <w:bCs/>
+    <w:rsid w:val="003A722E"/>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...37 lines deleted...]
-      <w:u w:val="single"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="003A722E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
-      <w:u w:val="single"/>
-[...10080 lines deleted...]
-    </w:tblStylePr>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>322</Words>
-  <Characters>1745</Characters>
+  <Words>330</Words>
+  <Characters>1741</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2052</CharactersWithSpaces>
+  <CharactersWithSpaces>2051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>python-docx</dc:creator>
+  <dc:creator>Sandra Beasley</dc:creator>
   <cp:keywords/>
-  <dc:description>generated by python-docx</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>